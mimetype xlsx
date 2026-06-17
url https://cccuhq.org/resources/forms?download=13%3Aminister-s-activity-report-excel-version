--- v0 (2025-10-06)
+++ v1 (2026-06-17)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Forms and Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{561DC6BA-757F-462E-8754-91B7C0312475}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="20730" windowHeight="11760"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="65">
   <si>
     <t>Churches of Christ in Christian Union</t>
   </si>
   <si>
     <t>Minister's Activity Report</t>
   </si>
   <si>
     <t>Global Ministry Center</t>
   </si>
   <si>
     <t>1553 Lancaster Pike</t>
   </si>
   <si>
@@ -124,53 +125,50 @@
     <t>Ordained</t>
   </si>
   <si>
     <t>Council Licensed</t>
   </si>
   <si>
     <t>Local Licensed</t>
   </si>
   <si>
     <t>Other (explain)</t>
   </si>
   <si>
     <t>Please check appropriate standing</t>
   </si>
   <si>
     <t xml:space="preserve">    Beginning with your local license, how many years have you served as a minister in The Churches</t>
   </si>
   <si>
     <t xml:space="preserve">    of Christ in Christian Union?</t>
   </si>
   <si>
     <t xml:space="preserve">    Total number of years in licensed ministry</t>
   </si>
   <si>
     <t>(regardless of denomination affiliation)</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.  Where is your membership?</t>
   </si>
   <si>
     <t>DENOMINATIONAL DUTIES</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.  Do you receive the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Evangelical Advocate</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -241,56 +239,82 @@
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>12. Significant personal achievements this past year include (you and your family)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>SCD</t>
   </si>
   <si>
     <t>WCD</t>
   </si>
   <si>
     <t>WID</t>
   </si>
   <si>
     <t>DISTRICT</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">4.  Where is your </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CCCU</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> membership?</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -347,50 +371,58 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="13"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF4C4CEE"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0000CC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -404,390 +436,391 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
       <color rgb="FF000099"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>500285</xdr:colOff>
+      <xdr:colOff>596632</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>85726</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
+      <xdr:colOff>208452</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>165553</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4091210" y="1047751"/>
-          <a:ext cx="1290415" cy="927552"/>
+          <a:off x="4187557" y="1019176"/>
+          <a:ext cx="1097720" cy="918027"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>220980</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>495300</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>426720</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Rectangle 3"/>
+        <xdr:cNvPr id="4" name="Rectangle 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="243840" y="8915400"/>
           <a:ext cx="251460" cy="205740"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -920,1107 +953,857 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cccuhq.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:FZD98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+      <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.140625" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="10" max="11" width="9.140625" customWidth="1"/>
-    <col min="12" max="4736" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="30.6" x14ac:dyDescent="0.55000000000000004">
-      <c r="B1" s="31" t="s">
+    <row r="1" spans="2:10" ht="30.6" x14ac:dyDescent="0.55000000000000004">
+      <c r="B1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="31"/>
-[...20 lines deleted...]
-      <c r="B3" s="32" t="s">
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+    </row>
+    <row r="2" spans="2:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="2:10" ht="21.6" x14ac:dyDescent="0.4">
+      <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="32"/>
-[...20 lines deleted...]
-      <c r="B5" s="30" t="s">
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+    </row>
+    <row r="4" spans="2:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+    </row>
+    <row r="5" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="30"/>
-[...9 lines deleted...]
-      <c r="B6" s="30" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B6" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="30"/>
-[...9 lines deleted...]
-      <c r="B7" s="30" t="s">
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B7" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="30"/>
-[...20 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="2:10" ht="14.45" x14ac:dyDescent="0.3">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+    </row>
+    <row r="9" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B9" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="30"/>
-[...9 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+    </row>
+    <row r="10" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B10" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="30"/>
-[...9 lines deleted...]
-      <c r="B11" s="33" t="s">
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+    </row>
+    <row r="11" spans="2:10" ht="17.45" x14ac:dyDescent="0.35">
+      <c r="B11" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="33"/>
-[...23 lines deleted...]
-      <c r="C14" s="4" t="s">
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+    </row>
+    <row r="12" spans="2:10" ht="14.45" x14ac:dyDescent="0.3">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="2:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C14" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="15"/>
-      <c r="F14" s="4" t="s">
+      <c r="D14" s="9"/>
+      <c r="F14" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="2:10" ht="14.45" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="2:10" ht="14.45" x14ac:dyDescent="0.3"/>
+    <row r="17" spans="1:11" ht="19.899999999999999" x14ac:dyDescent="0.4">
+      <c r="A17" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+    </row>
+    <row r="18" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="8"/>
+      <c r="F19" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="8"/>
+    </row>
+    <row r="20" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+    </row>
+    <row r="21" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="16"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+    </row>
+    <row r="22" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+    </row>
+    <row r="24" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+    </row>
+    <row r="25" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" t="s">
+        <v>41</v>
+      </c>
+      <c r="I25" s="20"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+    </row>
+    <row r="26" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" t="s">
+        <v>41</v>
+      </c>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+    </row>
+    <row r="27" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" t="s">
+        <v>41</v>
+      </c>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+    </row>
+    <row r="28" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+    </row>
+    <row r="29" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" t="s">
+        <v>41</v>
+      </c>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+    </row>
+    <row r="30" spans="1:11" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" t="s">
+        <v>41</v>
+      </c>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+    </row>
+    <row r="31" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3"/>
+    </row>
+    <row r="32" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+    </row>
+    <row r="33" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="3"/>
+      <c r="D33" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+    </row>
+    <row r="34" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="3"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+    </row>
+    <row r="35" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="3"/>
+      <c r="D35" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="3"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="16"/>
+    </row>
+    <row r="37" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="3"/>
+      <c r="D37" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="21"/>
+      <c r="F37" s="21"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+    </row>
+    <row r="38" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="3"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="8"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+    </row>
+    <row r="40" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="3"/>
+      <c r="C40" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="C41" s="5"/>
+    </row>
+    <row r="42" spans="1:11" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="16"/>
+    </row>
+    <row r="43" spans="1:11" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12"/>
+      <c r="B43" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A44" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+    </row>
+    <row r="45" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="16"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B48" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="17"/>
+      <c r="E48" s="17"/>
+      <c r="F48" s="17"/>
+      <c r="G48" s="17"/>
+      <c r="H48" s="17"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B49" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B50" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+    </row>
+    <row r="51" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="6"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="16"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="16"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="16"/>
+      <c r="H53" s="16"/>
+      <c r="I53" s="16"/>
+      <c r="J53" s="16"/>
+      <c r="K53" s="16"/>
+    </row>
+    <row r="54" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+      <c r="E55" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C56" s="20"/>
+      <c r="D56" s="20"/>
+      <c r="E56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C57" s="20"/>
+      <c r="D57" s="20"/>
+      <c r="E57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="E58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16"/>
+      <c r="I58" s="16"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+    </row>
+    <row r="59" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>31</v>
+      </c>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+    </row>
+    <row r="62" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>32</v>
+      </c>
+      <c r="F63" s="19"/>
+      <c r="G63" s="19"/>
+      <c r="H63" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>64</v>
       </c>
-      <c r="G14" s="15"/>
-[...372 lines deleted...]
-      <c r="B43" s="17" t="s">
+      <c r="E65" s="16"/>
+      <c r="F65" s="16"/>
+      <c r="G65" s="16"/>
+      <c r="H65" s="16"/>
+      <c r="I65" s="16"/>
+      <c r="J65" s="16"/>
+      <c r="K65" s="16"/>
+    </row>
+    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>48</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="B50" s="11" t="s">
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+      <c r="G67" s="16"/>
+      <c r="H67" s="16"/>
+      <c r="I67" s="16"/>
+      <c r="J67" s="16"/>
+      <c r="K67" s="16"/>
+    </row>
+    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>49</v>
+      </c>
+      <c r="E69" s="19"/>
+      <c r="F69" s="19"/>
+      <c r="G69" s="19"/>
+    </row>
+    <row r="70" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>50</v>
+      </c>
+      <c r="K71" s="9"/>
+    </row>
+    <row r="72" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>51</v>
+      </c>
+      <c r="D73" s="19"/>
+      <c r="E73" s="19"/>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="J73" s="19"/>
+      <c r="K73" s="19"/>
+    </row>
+    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>53</v>
+      </c>
+      <c r="D75" s="19"/>
+      <c r="E75" s="19"/>
+    </row>
+    <row r="76" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>54</v>
+      </c>
+      <c r="F77" s="9"/>
+    </row>
+    <row r="78" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>57</v>
+      </c>
+      <c r="J79" s="16"/>
+      <c r="K79" s="16"/>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" s="16"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16"/>
+      <c r="I80" s="16"/>
+      <c r="J80" s="16"/>
+      <c r="K80" s="16"/>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="17"/>
+      <c r="B81" s="17"/>
+      <c r="C81" s="17"/>
+      <c r="D81" s="17"/>
+      <c r="E81" s="17"/>
+      <c r="F81" s="17"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="17"/>
+      <c r="I81" s="17"/>
+      <c r="J81" s="17"/>
+      <c r="K81" s="17"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="17"/>
+      <c r="B82" s="17"/>
+      <c r="C82" s="17"/>
+      <c r="D82" s="17"/>
+      <c r="E82" s="17"/>
+      <c r="F82" s="17"/>
+      <c r="G82" s="17"/>
+      <c r="H82" s="17"/>
+      <c r="I82" s="17"/>
+      <c r="J82" s="17"/>
+      <c r="K82" s="17"/>
+    </row>
+    <row r="83" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="1:11" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A84" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" s="18"/>
+      <c r="C84" s="18"/>
+      <c r="D84" s="18"/>
+    </row>
+    <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>35</v>
+      </c>
+      <c r="F86" s="9"/>
+    </row>
+    <row r="87" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>36</v>
+      </c>
+      <c r="F88" s="9"/>
+      <c r="G88" t="s">
+        <v>39</v>
+      </c>
+      <c r="J88" s="9"/>
+    </row>
+    <row r="89" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>37</v>
+      </c>
+      <c r="F90" s="9"/>
+    </row>
+    <row r="91" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>38</v>
+      </c>
+      <c r="F92" s="9"/>
+    </row>
+    <row r="93" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
         <v>46</v>
       </c>
-      <c r="C50" s="2"/>
-[...248 lines deleted...]
-      <c r="A77" s="2" t="s">
+      <c r="J94" s="9"/>
+    </row>
+    <row r="95" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="16"/>
+      <c r="C95" s="16"/>
+      <c r="D95" s="16"/>
+      <c r="E95" s="16"/>
+      <c r="G95" s="16"/>
+      <c r="H95" s="16"/>
+      <c r="I95" s="16"/>
+      <c r="J95" s="16"/>
+    </row>
+    <row r="96" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="17"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="17"/>
+      <c r="I96" s="17"/>
+      <c r="J96" s="17"/>
+    </row>
+    <row r="98" spans="1:11" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="F77" s="16"/>
-[...173 lines deleted...]
-      <c r="A98" s="29" t="s">
+      <c r="B98" s="22"/>
+      <c r="C98" s="16"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="16"/>
+      <c r="G98" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="B98" s="29"/>
-[...10 lines deleted...]
-      <c r="K98" s="23"/>
+      <c r="H98" s="16"/>
+      <c r="I98" s="16"/>
+      <c r="J98" s="16"/>
+      <c r="K98" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="65">
     <mergeCell ref="C98:F98"/>
     <mergeCell ref="A98:B98"/>
     <mergeCell ref="H98:K98"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="D33:I33"/>
     <mergeCell ref="D35:I35"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="I21:K21"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="C27:F27"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="C29:F29"/>
     <mergeCell ref="C30:F30"/>
@@ -2045,75 +1828,75 @@
     <mergeCell ref="A53:K53"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="G58:K58"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F63:G63"/>
     <mergeCell ref="E65:K65"/>
     <mergeCell ref="E69:G69"/>
     <mergeCell ref="D73:E73"/>
     <mergeCell ref="E67:K67"/>
     <mergeCell ref="J73:K73"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="J79:K79"/>
     <mergeCell ref="A80:K80"/>
     <mergeCell ref="A81:K81"/>
     <mergeCell ref="A82:K82"/>
     <mergeCell ref="B95:E95"/>
     <mergeCell ref="B96:E96"/>
     <mergeCell ref="G95:J95"/>
     <mergeCell ref="G96:J96"/>
     <mergeCell ref="A84:D84"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="43" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>